--- v0 (2026-07-08)
+++ v1 (2026-10-06)
@@ -1,489 +1,528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F7CF9AE" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="48D7F8DC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Supervision Group for Outdoor Professionals and Psychotherapists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1883449B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="2072ED6F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>A Group Facilitated by Clinical Supervisors from the Association of Outdoor Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEBB137" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="740B892C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Information and Application form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FA930D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="799A529E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Group information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E82E2B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="30607E7F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This online supervision group is for diverse professionals working therapeutically and psychotherapeutically in the outdoors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533FF64C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="00E194CC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The intention is to co-create a space where together we can share, reflect and learn collaboratively, with the hope of developing our practice in the outdoors and fostering our professional development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D890CF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="69161499" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">The group is open to professionals in different fields, such as trainee and qualified counsellors and psychotherapists, as well as outdoor professionals, forest </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="2A382ED1" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+        <w:t>The group is open to professionals in different fields, such as trainee and qualified counsellors and psychotherapists, as well as outdoor professionals, forest school</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0282">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A823FF">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practitioners, rangers, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0B9E">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>teachers, allied mental health professionals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, social workers etc. We welcome international practitioners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F211E28" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>In this group there will be opportunities to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4868C4B1" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="048EAB0B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Discuss your outdoor therapeutic practice and its challenges</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764EA00D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="7044758C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Connect meaningfully and explore professional issues with likeminded practitioners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415F0630" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="0D5E70AD" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Consider your professional context and how you might develop it further</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757D35D4" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="7B155737" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Reflect on your personal experiences of work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F86F06A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="7CBFC5EC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Discuss good practice in the sector and ways to apply it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C1E9A6" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="6418F321" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Engage in creative and / or experiential practices, if that fits for the group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682D68A8" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="2C3437B2" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3114EFB1" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="6A49610F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The group will be facilitated by Kirsty Weedon and Katarina Horrox, both qualified clinical supervisors who work in accordance with the following code of ethics respectively: British Psychodrama Association, UK Council for Psychotherapy, Institute for Outdoor Learning, and the Health Care Professional Council, British Association of Art Therapists and Institute for Outdoor Learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3C1A0B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="1C1D5B89" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBFC914" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="2D4D5D81" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Kirsty is a Psychodrama Psychotherapist (BPA / UKCP), Clinical Supervisor (BPA / UKCP) and Psychodrama Apprentice Trainer (BPA) who works with individuals and groups, indoors and outdoors in private practice. She also teaches, more recently for the University of Cumbria and The Minster Centre, and is a founder committee member of the Association for Outdoor Therapy and an executive committee member for the British Psychodrama Association. She has a background working in the outdoors, education and youth and community work, and is a qualified mountain leader, forest school practitioner and outdoor first aider. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2791B6C5" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
-[...7 lines deleted...]
-    <w:p w14:paraId="1C1D6761" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="0C08E353" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C05A93D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Katarina is an Art Psychotherapist (HCPC / BAAT) and a Psychodynamic Organisational Therapist (BPC / APPCIOS) who works with individuals in private practice and groups in third sector organisations, both indoors and outdoors. She teaches on the Post-Graduate Certificate in Outdoor and Adventure Therapeutic Practice at the University of the Highlands and Islands. She has a background in working in the third sector, schools and prisons. She has practiced therapeutically in nature-based settings since 2016 in both urban and wilderness environments, most recently leading a clinical outdoor therapy service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F13B67A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="103A6AF2" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Group practicalities and boundaries </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224C2FAD" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+    <w:p w14:paraId="2C257AF7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCDD304" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="5C85E1E0" w14:textId="77777777" w:rsidR="00790807" w:rsidRDefault="00790807">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="39901D58" w14:textId="77777777" w:rsidR="00790807" w:rsidRDefault="00790807">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EB2049" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dates and pricing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7625321E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="3B426018" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The group takes place online on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Friday morning (9.30-11.30am GMT/BST)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> once a month for ten months. We ask that you endeavour to attend all ten sessions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0097CC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="7C6D4ECF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The dates are:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -623,3182 +662,3100 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> May 2027, 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2027 &amp; July 9th 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCC19FF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="08755017" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Total Continuing Professional Development: 20 hours. We can provide a certificate of attendance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0DF78B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="178E439F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>General Fee: £550</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (£55 per session) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DE7A45" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="47C4E641" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>AOT / IOL Member Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>£500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for members of AOT / IOL, £50 per session)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56057CAF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="67C22DFE" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reduced Fee: £350 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(two reduced places for those on a low income £35 per session. This is provided that the minimum number of places have been filled.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8D3AB0" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="1F6B5612" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Organisational Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>£700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for members paid for by an organisation, £70 per session)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6411481A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="73D1C07C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Because of the nature of the group, it is necessary to pay for all 10 sessions even if you </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>can not</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> attend all of them, and this fee is non-refundable apart from in extenuating circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0608094E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="50D24DFB" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D59B279" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="2F06769E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Group size</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7520D48C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="26015C79" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The group will have a maximum of 12 people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07870429" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
-[...7 lines deleted...]
-    <w:p w14:paraId="61B751C3" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="1D4555F7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FFAD91" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>In this supervision group we propose that we agree the following boundaries to the work:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C8A0DF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+    <w:p w14:paraId="76B23611" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD06E98" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="2DD11254" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Confidentiality </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462F800E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="48B8E693" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">We commit to maintaining standards of confidentiality within agreed limits. As supervisors, we may under exceptional circumstances be obliged to break confidentiality if a matter has been raised that is unethical, illegal or puts someone at risk of harm. In all instances, we will endeavour to raise the concern with you first to be discussed together prior to taking </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="54783E37" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+        <w:t>We commit to maintaining standards of confidentiality within agreed limits. As supervisors, we may under exceptional circumstances be obliged to break confidentiality if a matter has been raised that is unethical, illegal or puts someone at risk of harm. In all instances, we will endeavour to raise the concern with you first to be discussed together prior to taking action, and try to navigate the process in a way that is most helpful to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787268DF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E1A30" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Shaping supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F7B8A5" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="7BAF81EB" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>We will co-create the shape and use of supervision sessions together, with the supervisors offering guidance where relevant, which includes facilitating reviews.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717364A9" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="17181673" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Should there be any disagreements or challenges in the group, we will endeavour to think and talk about this together as a group, to try to find a way forward.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E9959C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="1221F9D8" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Because of the set-up of the group, we are not available to respond to emergencies in between sessions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061D895F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
-[...7 lines deleted...]
-    <w:p w14:paraId="362BB331" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="3C7A928F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45554F8A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Working online together</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458622B0" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="74D947EE" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>We will meet online via Zoom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ED8324" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="4EA97DC1" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">That you are using a private space, where you will not be interrupted or overheard. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CCE7AD" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="574A3E89" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Any recordings (audio or visual) are prohibited. No photographs or screen shots are permitted without prior consent of the whole group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E0AB65" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="564DFD69" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">AI note-taking should be switched off on Zoom. Without this, members </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>can not</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> access the Zoom space.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141C097A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="08FF97B7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>That you have your camera on during the session so that we can all see each other.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A44140" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="506BF08A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>We ask that you use a computer/laptop, rather than a phone for the session, if possible. This allows everyone to see the whole group on the same screen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4267E301" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="57F7CCA7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>If possible, we suggest that you position your computer facing into your room, with space behind you. This will mean that you can stand up and move, if need be.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267C8464" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+    <w:p w14:paraId="5872F96F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11EFC0CE" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="4DD7FE33" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Data Protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C45576" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="723FD36D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>In order to apply for a place and participate in the supervision group, we ask you for personal information so that we can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480F534D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="159EE1D4" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Make an informed decision about group membership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFB9D19" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="0B4A44C8" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Facilitate the group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C67FAD" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="3B3D5A10" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Keep confidential notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1D0783" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="3BB4F480" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Contact you about sessions, and in case of any technical issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B5E323" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="2814A06D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>In case you have any health or medical issues that we need me to know about in order to support your participation in the group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D7988C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="3A5B4BD7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">In case of an emergency situation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2103FCD1" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="5B795391" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain financial records and contact you for invoicing reasons </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31069C1E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="5887C10F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Secure Storage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659FFB98" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="6B063F0D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Your data is stored securely and confidentially and used in a safe and ethical manner, in line with EU General Data Protection Regulations. It is not shared with other people without your consent. Information may only be shared in exceptional circumstances, as outlined in the “Confidentiality” section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4583E81C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+    <w:p w14:paraId="69ADD76C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="706C579B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="4D2E3442" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Right to Be Informed, Access &amp; Rectify</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0769C28F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="0097A2A5" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>You have the right to be informed and ask for a copy of your personal information. You also have the right to ask us to amend or change any incorrect information about you. Any data requested from us should be supplied within one month from the date of the request. Should you wish to access this information, please do so in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F599521" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+    <w:p w14:paraId="54473F2D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ABB0122" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="4C4F73C5" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Right to be Forgotten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63274FCA" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="1F192A61" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>You have the right to ask me to restrict, object and / or erase any information that we hold about you. This includes your personal information that is no longer relevant to original purposes, or if you wish to withdraw consent. In all cases and when considering such requests, these rights are obligatory unless it is information that I have a legal obligation to retain. We are required to keep your file for a period of 7 years after the end of our work together at which time it is destroyed securely.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762CDB6F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
-[...7 lines deleted...]
-    <w:p w14:paraId="31EB3679" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="237B8E9A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561A68BC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>You are entitled to raise a concern with me and / or with the Information Commissioner’s Office (ICO).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27959142" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+    <w:p w14:paraId="4E30D661" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF24787" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="429D1829" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>We have a duty to inform you, and ICO, of any breach of information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAEC282" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="1FB4BD54" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ICO Registrations: Kirsty Weedon: ZA500583 / Katarina Horrox: C1483792</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5768E578" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="73D01096" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>What happens next?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E380A54" w14:textId="3F643217" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="101938DD" w14:textId="31E46F25" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete and return the below booking form to Kirsty &amp; Katarina at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="001C393A" w:rsidRPr="00DA29D1">
+        <w:r w:rsidR="0077347C" w:rsidRPr="0086778F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>outdoorsupervisiongroup@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C393A">
+      <w:r w:rsidR="0077347C">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F11B45" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="32A73F31" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Kirsty and Katarina will then get back to you about your application. This may involve arranging a time to talk / meet online and explore whether the group is a good fit for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB00F7E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="55300A86" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>If your application is successful, you will receive a confirmation email with details about how to pay.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4F1E20" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="2F109AB6" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your place in the group is confirmed once </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="4943AB29" w14:textId="2C14E362" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+        <w:t>Your place in the group is confirmed once you complete payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59578344" w14:textId="1226E973" w:rsidR="00790807" w:rsidRPr="00790807" w:rsidRDefault="00F0797E" w:rsidP="00790807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790807">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about this, please contact us at </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="001C393A" w:rsidRPr="00DA29D1">
+        <w:r w:rsidR="00790807" w:rsidRPr="00790807">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>outdoorsupervisiongroup@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C393A">
+      <w:r w:rsidR="00790807" w:rsidRPr="00790807">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00790807" w:rsidRPr="00790807">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062B776F" w14:textId="09E333C2" w:rsidR="00E95F5F" w:rsidRDefault="00790807">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0797E">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Application Form</w:t>
+        <w:t>pplication Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9025" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3691"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="4446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="6A528957" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="0F8CF76A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50FB9FCC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="4C9191C6" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="602E4679" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="07923878" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="3C35B069" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="423F7E46" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3689" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B6BB255" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="2DFC4A3E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA55E03" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="42B8F0DC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C149218" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="4BFCF493" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="02F498C1" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="48E422F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3689" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72BD7233" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="18DC193A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Telephone:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68D3085C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="4EC078B9" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="2FA1C769" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="2AF59D03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3689" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C94C3BB" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="731DCAFF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7225CFCC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="5901891A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="520BC5E1" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="30DC3BF1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3689" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C6BDC30" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="2B954B84" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Are there any health / medical conditions that we should be aware of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00EAFD80" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="197ECF1D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="4C3BAF0E" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="3B9B7705" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3689" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28B3334A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="0BF44D11" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Emergency contact details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DC3680F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="363D47B7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name &amp; contact number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C7C00E8" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="67F4F658" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="17CB5809" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="4A7093CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3689" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28B77FB5" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="5631C79E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Professional role / title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5333" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22AB1181" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+          <w:p w14:paraId="4EC3D935" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="4AF65FA5" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="46A6B1C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9022" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EFD0066" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="5BE31F99" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Please share a bit about your professional experience and training:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B052C8E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="334021A6" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="108B4C2F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="3E57BAD1" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="04BC2BE8" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="3AC87CAD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9022" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68C01C19" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="03FEEE92" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Please briefly state your interest in participating in this supervision group and what you hope to get out of it: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D02DF26" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="66131142" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62377624" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="0489EFFD" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="40387A85" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="6626B7AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9022" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41ED1B2E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="3863C26E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Please share if you are registered with a professional body and, as such, the code of ethics you follow:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="475D93DA" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="63419163" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9022" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51C10CBE" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="766126C9" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>What is your level of outdoor and therapeutic competence? Please tick all boxes that apply:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7612B959" w14:textId="3D2AAC5B" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="0819DD0B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">For more information about these terms, please see the IOL Outdoor Mental Health Interventions &amp; Outdoor Therapy Statement of Good Practice:  </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>For more information about these terms, please see the IOL Outdoor Mental Health Interventions &amp; Outdoor Therapy Statement of Good Practice:  https://www.outdoor-learning.org/Good-Practice/Good-Practice/Outdoor-Mental-Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="036586FE" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="12156D39" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4577" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BFDEA3C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="65736B1D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Outdoor Competence:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a0"/>
               <w:tblW w:w="525" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="525"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E95F5F" w14:paraId="089297B8" w14:textId="77777777">
+            <w:tr w:rsidR="00E95F5F" w14:paraId="332781BC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="255"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="525" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="070FEA0D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+                <w:p w14:paraId="17E123CF" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
                   <w:pPr>
                     <w:ind w:left="280" w:right="280"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7AD31AA6" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="0DA8D25B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Personally capable in the outdoors                                              </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a1"/>
               <w:tblW w:w="525" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="525"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E95F5F" w14:paraId="44E67010" w14:textId="77777777">
+            <w:tr w:rsidR="00E95F5F" w14:paraId="67A012D8" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="255"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="525" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0FB243F9" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+                <w:p w14:paraId="209AA45C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
                   <w:pPr>
                     <w:ind w:left="280" w:right="280"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5765F006" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="02FFD5DE" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Outdoor activity competent</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a2"/>
               <w:tblW w:w="525" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="525"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E95F5F" w14:paraId="6EC51372" w14:textId="77777777">
+            <w:tr w:rsidR="00E95F5F" w14:paraId="74D3655D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="255"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="525" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7CB60AB1" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+                <w:p w14:paraId="2BBC609E" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
                   <w:pPr>
                     <w:ind w:left="280" w:right="280"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1987F307" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="6CE49B11" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Outdoor professional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F831BB4" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="191DC5CD" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Therapeutic Competence:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a3"/>
               <w:tblW w:w="525" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="525"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E95F5F" w14:paraId="7988EA9F" w14:textId="77777777">
+            <w:tr w:rsidR="00E95F5F" w14:paraId="1C672865" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="255"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="525" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="33CA78CC" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+                <w:p w14:paraId="263A0F3C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
                   <w:pPr>
                     <w:ind w:left="280" w:right="280"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="149DBEAA" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="3C857BFD" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologically minded </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a4"/>
               <w:tblW w:w="525" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="525"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E95F5F" w14:paraId="0B7742D1" w14:textId="77777777">
+            <w:tr w:rsidR="00E95F5F" w14:paraId="5B9EDC1E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="255"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="525" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02A83EA0" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+                <w:p w14:paraId="67F275D2" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
                   <w:pPr>
                     <w:ind w:left="280" w:right="280"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="794AF25D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="786F5B23" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Therapeutic knowledge </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a5"/>
               <w:tblW w:w="525" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="525"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E95F5F" w14:paraId="10B54322" w14:textId="77777777">
+            <w:tr w:rsidR="00E95F5F" w14:paraId="5131BBA7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="255"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="525" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4B40D196" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+                <w:p w14:paraId="630851A9" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
                   <w:pPr>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:ind w:right="280"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="14DD2873" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="7BF8C7C9" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Professional registered therapist</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="77974D23" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="20F3263B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9022" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68F86F20" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="5B0BD948" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Please select the appropriate fee:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DCC08F3" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="709B741F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>General fee: £550</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37802274" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="16C2C8B8" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">IOL/AOT member fee: £500 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49B67D41" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="499AED45" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Reduced fee: £350</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78EFFA88" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="578D5345" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Organisational member fee: £700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296B1E08" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="63C06AC9" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Please note that the cost is paid in two-instalments. The first payment is due before the group starts and confirms your place. The second payment is due by 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> February 2027.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D6BDEAB" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+          <w:p w14:paraId="67CD905C" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E49FDB7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="5428167A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="160"/>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Because of the nature of the group, it is necessary to pay for all 10 sessions even if you </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>can not</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> attend all of them. This fee is non-refundable apart from in extenuating circumstances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02773B11" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
+    <w:p w14:paraId="2B0E6C18" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="9025" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9025"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95F5F" w14:paraId="6450B655" w14:textId="77777777">
+      <w:tr w:rsidR="00E95F5F" w14:paraId="4D716A16" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3321BEB0" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="63559335" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:ind w:left="140" w:right="140"/>
             </w:pPr>
             <w:r>
               <w:t>Application confirmation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309D32AB" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="64FD44D3" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19AD949A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="6346340F" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">I have read and agree to the information about the Supervision Group for Outdoor Professionals and Psychotherapists. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="332AA08D" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="17480263" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">I agree to the practicalities and boundaries proposed for this group. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055E1B71" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="409048C3" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:left="720" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="064F65D7" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="7A442E8A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F02ADE4" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="24BA4BD6" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D5D3EE" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="19FC1335" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A300B9A" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="76799026" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="503A1159" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="309BEEFA" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB86D94" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+          <w:p w14:paraId="692BB952" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
             <w:pPr>
               <w:ind w:left="140" w:right="140"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="076FC67B" w14:textId="77777777" w:rsidR="00E95F5F" w:rsidRDefault="00F0797E">
+    <w:p w14:paraId="7FC9BDFC" w14:textId="7DE746CB" w:rsidR="00E95F5F" w:rsidRDefault="00E95F5F" w:rsidP="00790807">
       <w:pPr>
         <w:spacing w:after="160"/>
-        <w:ind w:left="720"/>
-[...30 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E95F5F">
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{D375F14E-0BDA-4266-A53D-2761F0342B19}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{32CD555D-5D06-41E9-8A3E-0CD6CC5AC04F}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{65E58567-CA9B-4421-BE5A-5BF8650FB47B}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{B15ABD94-71D5-4BE0-B0E3-A10C267D4127}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1103538A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4E3E02B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4891,131 +4848,135 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="762536140">
+  <w:num w:numId="1" w16cid:durableId="385572432">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1123111530">
+  <w:num w:numId="2" w16cid:durableId="55399202">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1221405624">
+  <w:num w:numId="3" w16cid:durableId="689843004">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1816680979">
+  <w:num w:numId="4" w16cid:durableId="1822961787">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1013799427">
+  <w:num w:numId="5" w16cid:durableId="1862816416">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1414816935">
+  <w:num w:numId="6" w16cid:durableId="1145656732">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1151478782">
+  <w:num w:numId="7" w16cid:durableId="1996301264">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1143279017">
+  <w:num w:numId="8" w16cid:durableId="1093938471">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1173913189">
+  <w:num w:numId="9" w16cid:durableId="2132163656">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="670108778">
+  <w:num w:numId="10" w16cid:durableId="587153117">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E95F5F"/>
-    <w:rsid w:val="001C393A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD23BB"/>
+    <w:rsid w:val="00164373"/>
+    <w:rsid w:val="004F0B9E"/>
+    <w:rsid w:val="0077347C"/>
+    <w:rsid w:val="00790807"/>
+    <w:rsid w:val="00895F10"/>
+    <w:rsid w:val="009F0282"/>
+    <w:rsid w:val="00A823FF"/>
     <w:rsid w:val="00D87E99"/>
     <w:rsid w:val="00E95F5F"/>
     <w:rsid w:val="00F0797E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1E5F12E6"/>
+  <w14:docId w14:val="0AF01EAA"/>
   <w15:docId w15:val="{0A7F14F4-CFB4-344E-A4BC-69D2E69E2245}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5621,77 +5582,77 @@
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C393A"/>
+    <w:rsid w:val="00790807"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C393A"/>
+    <w:rsid w:val="00790807"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.outdoor-learning.org/Good-Practice/Good-Practice/Outdoor-Mental-Health" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outdoorsupervisiongroup@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outdoorsupervisiongroup@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outdoorsupervisiongroup@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:outdoorsupervisiongroup@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5979,65 +5940,64 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1547</Words>
-  <Characters>8823</Characters>
+  <Words>1537</Words>
+  <Characters>8762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10350</CharactersWithSpaces>
+  <CharactersWithSpaces>10279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Richard Retallick</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>